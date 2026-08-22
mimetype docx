--- v0 (2026-05-15)
+++ v1 (2026-08-22)
@@ -3,100 +3,161 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="00B505DB" w:rsidP="00B505DB">
+    <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="000967C4" w:rsidP="00B505DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00950C40">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>5232841</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="margin">
+              <wp:posOffset>153955</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="816428" cy="863082"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="4" name="Picture 2" descr="vrbas-grb-srednji"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="vrbas-grb-srednji"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="816428" cy="863082"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:miter lim="800000"/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="00950C40">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Подносилац захтева:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4181"/>
-        <w:gridCol w:w="4151"/>
+        <w:gridCol w:w="3266"/>
+        <w:gridCol w:w="5066"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="640"/>
+          <w:trHeight w:val="172"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="3266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="156"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Име</w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
@@ -114,304 +175,250 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>презиме/пословно</w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>име</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
-            <w:r>
-[...59 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="333"/>
+          <w:trHeight w:val="189"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="3266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="000967C4" w:rsidRDefault="000967C4" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
+                <w:lang/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
+                <w:lang/>
+              </w:rPr>
+              <w:t>ЈМБГ/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00950C40">
+            <w:r w:rsidR="00B505DB" w:rsidRPr="00950C40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>МБ/ПИБ</w:t>
+              <w:t>МБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="404"/>
+          <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="3266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="12" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Адреса/седишт</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="314"/>
+          <w:trHeight w:val="224"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="3266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="12" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Контакт</w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="314"/>
+          <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4181" w:type="dxa"/>
+            <w:tcW w:w="3266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="12" w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D390A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>е-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4151" w:type="dxa"/>
+            <w:tcW w:w="5066" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="001D390A" w:rsidRDefault="00B505DB" w:rsidP="000967C4">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B505DB" w:rsidRPr="00950C40" w:rsidRDefault="00B505DB" w:rsidP="00B505DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:right="-517"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                     </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B505DB" w:rsidRPr="000D1F80" w:rsidRDefault="00B505DB" w:rsidP="00B505DB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="right"/>
         <w:rPr>
@@ -531,76 +538,85 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, 21460 Врбас</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB">
       <w:pPr>
         <w:spacing w:before="1" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="11"/>
           <w:szCs w:val="11"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000947EB" w:rsidRDefault="00670751" w:rsidP="000947EB">
+    <w:p w:rsidR="000967C4" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="1144" w:right="1379" w:hanging="1027"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>З А Х Т Е В</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00E910CB" w:rsidRPr="000947EB" w:rsidRDefault="00670751" w:rsidP="000947EB">
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E910CB" w:rsidRPr="000947EB" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="142" w:right="1379" w:hanging="25"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ЗА ДАВАЊЕ САГЛАСНОСТИ НА </w:t>
       </w:r>
       <w:r w:rsidR="00886B9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">АЖУРИРАНУ </w:t>
@@ -611,62 +627,63 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>СТУДИ</w:t>
       </w:r>
       <w:r w:rsidR="000947EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ЈУ О ПРОЦЕНИ УТИЦАЈА НА ЖИВОТНУ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>СРЕДИНУ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB" w:rsidP="000947EB">
-[...1 lines deleted...]
-        <w:spacing w:before="10" w:line="240" w:lineRule="exact"/>
+    <w:p w:rsidR="000967C4" w:rsidRDefault="000967C4" w:rsidP="000967C4">
+      <w:pPr>
+        <w:ind w:left="116" w:right="279"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:ind w:left="116" w:right="279" w:firstLine="720"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E910CB" w:rsidRDefault="00670751" w:rsidP="000967C4">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>У</w:t>
       </w:r>
       <w:r w:rsidR="00886B9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> складу са чланом 3</w:t>
       </w:r>
       <w:r>
@@ -725,224 +742,191 @@
       <w:pPr>
         <w:ind w:left="116" w:right="279" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4503"/>
-        <w:gridCol w:w="5919"/>
+        <w:gridCol w:w="4278"/>
+        <w:gridCol w:w="5477"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000967C4">
         <w:trPr>
+          <w:trHeight w:val="244"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10422" w:type="dxa"/>
+            <w:tcW w:w="9755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
+          <w:p w:rsidR="00B505DB" w:rsidRPr="000967C4" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Назив пројекта:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
-[...34 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000967C4">
         <w:trPr>
+          <w:trHeight w:val="235"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="dxa"/>
+            <w:tcW w:w="4278" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Место:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5919" w:type="dxa"/>
+            <w:tcW w:w="5477" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="137"/>
+          <w:trHeight w:val="129"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="dxa"/>
+            <w:tcW w:w="4278" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Адреса/потес:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5919" w:type="dxa"/>
+            <w:tcW w:w="5477" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000C622D">
+      <w:tr w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidTr="000967C4">
         <w:trPr>
-          <w:trHeight w:val="501"/>
+          <w:trHeight w:val="470"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4503" w:type="dxa"/>
+            <w:tcW w:w="4278" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Број катастарске парцеле/списак</w:t>
             </w:r>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="22"/>
@@ -1017,75 +1001,75 @@
               <w:t>назив</w:t>
             </w:r>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00676D4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>к.о.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5919" w:type="dxa"/>
+            <w:tcW w:w="5477" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00B505DB" w:rsidRPr="00DA5876" w:rsidRDefault="00B505DB" w:rsidP="000C622D">
             <w:pPr>
               <w:pStyle w:val="wyq080---odsek"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00B505DB" w:rsidRDefault="00B505DB" w:rsidP="00B505DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E910CB" w:rsidRPr="00B505DB" w:rsidRDefault="00670751" w:rsidP="00B505DB">
+    <w:p w:rsidR="00E910CB" w:rsidRPr="00B505DB" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Уз захтев прилажем следећу документацију и прилоге</w:t>
       </w:r>
       <w:r w:rsidR="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1097,274 +1081,271 @@
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(заокружити</w:t>
       </w:r>
       <w:r w:rsidR="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E910CB" w:rsidRPr="00B505DB" w:rsidRDefault="00670751" w:rsidP="00B505DB">
+    <w:p w:rsidR="00E910CB" w:rsidRPr="00B505DB" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:before="20" w:line="240" w:lineRule="exact"/>
-        <w:ind w:left="284" w:right="278" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Решење  о  потреби  </w:t>
       </w:r>
       <w:r w:rsidR="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ажурирања</w:t>
       </w:r>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  или  Решење  о  одређивању обима и саджаја </w:t>
       </w:r>
       <w:r w:rsidR="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ажуриране </w:t>
       </w:r>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>студије о процени утицаја</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00676D4B" w:rsidRPr="00676D4B" w:rsidRDefault="00670751" w:rsidP="00676D4B">
+    <w:p w:rsidR="00676D4B" w:rsidRPr="00676D4B" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="284" w:right="279" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Три примерка студије у аналогном облику  и један  примерак у електронској форми на</w:t>
       </w:r>
       <w:r w:rsidR="00B505DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:position w:val="-1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CD-u или USB-u</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B505DB" w:rsidRPr="00676D4B" w:rsidRDefault="00670751" w:rsidP="00676D4B">
+    <w:p w:rsidR="00E910CB" w:rsidRPr="000967C4" w:rsidRDefault="00670751" w:rsidP="000967C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="260" w:lineRule="exact"/>
-        <w:ind w:left="284" w:right="279" w:hanging="284"/>
+        <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Доказе  о  уплаћеним  републичким  административним  таксама  у  износу  од:  </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="006E1A8A">
+        <w:t xml:space="preserve">Доказе  о  уплаћеним  републичким  административним  таксама  у  износу  од: </w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang/>
         </w:rPr>
-        <w:t>71</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>16</w:t>
       </w:r>
       <w:r w:rsidR="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>динара за објекат величине до 100m</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="99"/>
           <w:position w:val="8"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006E1A8A">
+      <w:r w:rsidR="000967C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006E1A8A">
+      <w:r w:rsidR="000967C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang/>
         </w:rPr>
-        <w:t>7</w:t>
-[...18 lines deleted...]
-        <w:t>33</w:t>
+        <w:t>8.23</w:t>
       </w:r>
       <w:r w:rsidR="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1382,368 +1363,331 @@
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>до  1000m</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="99"/>
           <w:position w:val="8"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  </w:t>
-[...13 lines deleted...]
-          <w:b/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>56</w:t>
       </w:r>
       <w:r w:rsidR="00933E6C" w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006E1A8A">
+      <w:r w:rsidR="000967C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang/>
         </w:rPr>
-        <w:t>7</w:t>
-[...8 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidR="00933E6C" w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">,00 </w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>динара за објекат величине преко  1000m</w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="99"/>
           <w:position w:val="8"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
+      <w:r w:rsidR="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">;  и таксу </w:t>
+        <w:t xml:space="preserve">и таксу </w:t>
       </w:r>
       <w:r w:rsidR="00B505DB" w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">за идавање решења </w:t>
       </w:r>
       <w:r w:rsidRPr="00676D4B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">у </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:ind w:left="284" w:right="274"/>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">од </w:t>
+      </w:r>
+      <w:r w:rsidR="006E1A8A" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0,00</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> динара, уплаћену  на  жиро  рачун број: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF41A0" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">840-742221843-57 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF41A0" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>позив на број</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF41A0" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 97 82 24009122</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, прималац:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B505DB" w:rsidRPr="000967C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Република Србија</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB" w:rsidP="000967C4"/>
+    <w:p w:rsidR="005E5966" w:rsidRPr="000002D4" w:rsidRDefault="005E5966" w:rsidP="000967C4">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5966" w:rsidRPr="000002D4" w:rsidRDefault="005E5966" w:rsidP="000967C4">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005E5966" w:rsidRDefault="005E5966" w:rsidP="000967C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Датум: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000002D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Подносилац захтева:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E5966" w:rsidRDefault="005E5966" w:rsidP="000967C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006E1A8A">
-[...107 lines deleted...]
-    <w:p w:rsidR="005E5966" w:rsidRDefault="005E5966" w:rsidP="005E5966">
+    </w:p>
+    <w:p w:rsidR="005E5966" w:rsidRDefault="005E5966" w:rsidP="000967C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">      ...............</w:t>
       </w:r>
       <w:r w:rsidRPr="000002D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Датум: </w:t>
+        <w:t>..................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                       </w:t>
-[...42 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">                                                              .................................................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E5966" w:rsidRPr="00960214" w:rsidRDefault="005E5966" w:rsidP="005E5966">
+    <w:p w:rsidR="005E5966" w:rsidRPr="00960214" w:rsidRDefault="005E5966" w:rsidP="000967C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                          </w:t>
       </w:r>
       <w:r w:rsidRPr="00960214">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00960214">
@@ -1773,72 +1717,72 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005E5966" w:rsidRPr="0055706A" w:rsidRDefault="005E5966" w:rsidP="005E5966">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E910CB" w:rsidRDefault="00E910CB" w:rsidP="005E5966">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00E910CB" w:rsidSect="00B505DB">
+    <w:sectPr w:rsidR="00E910CB" w:rsidSect="000967C4">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="758" w:bottom="280" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="1467" w:bottom="280" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C42A6" w:rsidRDefault="008C42A6" w:rsidP="001D0B1E">
+    <w:p w:rsidR="00590756" w:rsidRDefault="00590756" w:rsidP="001D0B1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C42A6" w:rsidRDefault="008C42A6" w:rsidP="001D0B1E">
+    <w:p w:rsidR="00590756" w:rsidRDefault="00590756" w:rsidP="001D0B1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -1860,58 +1804,58 @@
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008C42A6" w:rsidRDefault="008C42A6" w:rsidP="001D0B1E">
+    <w:p w:rsidR="00590756" w:rsidRDefault="00590756" w:rsidP="001D0B1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008C42A6" w:rsidRDefault="008C42A6" w:rsidP="001D0B1E">
+    <w:p w:rsidR="00590756" w:rsidRDefault="00590756" w:rsidP="001D0B1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="4E3B6543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28F6CE3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2115,120 +2059,123 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="204"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00E910CB"/>
     <w:rsid w:val="000947EB"/>
+    <w:rsid w:val="000967C4"/>
     <w:rsid w:val="000D070F"/>
     <w:rsid w:val="000D0808"/>
     <w:rsid w:val="00117618"/>
     <w:rsid w:val="001D0B1E"/>
     <w:rsid w:val="00231ED1"/>
     <w:rsid w:val="002E030B"/>
     <w:rsid w:val="003036E7"/>
     <w:rsid w:val="003E569E"/>
     <w:rsid w:val="00432ADF"/>
     <w:rsid w:val="004902F8"/>
+    <w:rsid w:val="00590756"/>
     <w:rsid w:val="005E4EBA"/>
     <w:rsid w:val="005E5966"/>
     <w:rsid w:val="0066656E"/>
     <w:rsid w:val="00670751"/>
     <w:rsid w:val="00676D4B"/>
     <w:rsid w:val="006E1A8A"/>
     <w:rsid w:val="006F7612"/>
     <w:rsid w:val="00724A88"/>
     <w:rsid w:val="00787B1F"/>
     <w:rsid w:val="007F1A0C"/>
     <w:rsid w:val="00832D7D"/>
     <w:rsid w:val="00880075"/>
     <w:rsid w:val="00886B9D"/>
     <w:rsid w:val="008C42A6"/>
     <w:rsid w:val="00933E6C"/>
     <w:rsid w:val="00AD1C08"/>
     <w:rsid w:val="00B133D0"/>
     <w:rsid w:val="00B505DB"/>
+    <w:rsid w:val="00B92EC9"/>
     <w:rsid w:val="00BF6AD4"/>
     <w:rsid w:val="00C7454E"/>
     <w:rsid w:val="00CF41A0"/>
     <w:rsid w:val="00E910CB"/>
     <w:rsid w:val="00EB449C"/>
     <w:rsid w:val="00ED4664"/>
     <w:rsid w:val="00F55F6D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="5122"/>
+    <o:shapedefaults v:ext="edit" spidmax="6146"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
@@ -3180,66 +3127,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>310</Words>
-  <Characters>1769</Characters>
+  <Words>309</Words>
+  <Characters>1763</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2075</CharactersWithSpaces>
+  <CharactersWithSpaces>2068</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sara Krtolica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>